--- v0 (2026-06-13)
+++ v1 (2026-08-13)
@@ -3,169 +3,167 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00326384" w:rsidRDefault="00326384" w:rsidP="00326384">
+    <w:p w14:paraId="2A1D9253" w14:textId="77777777" w:rsidR="00326384" w:rsidRDefault="00326384" w:rsidP="00326384">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بسمه تعالی</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00110E51" w:rsidRPr="00D8649F" w:rsidRDefault="00282E04" w:rsidP="00282E04">
+    <w:p w14:paraId="4B8349BA" w14:textId="77777777" w:rsidR="00110E51" w:rsidRPr="00D8649F" w:rsidRDefault="00282E04" w:rsidP="00282E04">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Titr"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D8649F">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرم تعهدنامه </w:t>
       </w:r>
       <w:r w:rsidR="00D4316B" w:rsidRPr="00D8649F">
         <w:rPr>
           <w:rFonts w:cs="B Titr" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>اخلاقی چاپ مقاله</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
+    <w:p w14:paraId="06B03AAB" w14:textId="77777777" w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Cambria" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مقاله پیوست با عنوان: ..........................................................................................................................................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.........................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00E250B2">
+    <w:p w14:paraId="31C75A49" w14:textId="2FC5D138" w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00E250B2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>توسط اینجانب ..................................................................... و همکاران تهیه شده است، با رعایت و تعهد نسبت به موارد زیر، بمنظور بررسی</w:t>
       </w:r>
@@ -224,61 +222,73 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>در</w:t>
       </w:r>
       <w:r w:rsidR="00EE04B3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E250B2" w:rsidRPr="00E250B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
+      <w:r w:rsidR="002B39AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>اولین کنفرانس بین‌المللی علوم ورزشی، فعالیت بدنی و سلامت پایدار</w:t>
+        <w:t>دوم</w:t>
+      </w:r>
+      <w:r w:rsidR="00E250B2" w:rsidRPr="00E250B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ین کنفرانس بین‌المللی علوم ورزشی، فعالیت بدنی و سلامت پایدار</w:t>
       </w:r>
       <w:r w:rsidR="008D51F0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="ASAN_Font_FA" w:hAnsi="ASAN_Font_FA"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ارسال</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
@@ -291,51 +301,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>می‌گردد</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
+    <w:p w14:paraId="47DF63C8" w14:textId="77777777" w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -619,51 +629,51 @@
         </w:rPr>
         <w:t>نیز به کنفرانس یا نشریه</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> دیگر ارسال نشده است</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
+    <w:p w14:paraId="6003D183" w14:textId="77777777" w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -925,51 +935,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>است</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
+    <w:p w14:paraId="0D8970F9" w14:textId="77777777" w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -996,82 +1006,82 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ها بعنوان نویسندگان در مقاله ذکر شده است از متن مقاله و ارايه آن به این </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>کنفرانس</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آگاهی دارند.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
+    <w:p w14:paraId="6CBFC6E3" w14:textId="77777777" w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>اسامی نویسندگان و اولویت نام آنها پس از ارائه مقاله تغییر نخواهد کرد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
+    <w:p w14:paraId="143DE8C8" w14:textId="77777777" w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1112,51 +1122,51 @@
         <w:t>Conflicts of Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">) در مقاله ارسالی وجود ندارد. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Cambria" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
+    <w:p w14:paraId="2617ECF1" w14:textId="77777777" w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -1167,51 +1177,51 @@
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>ای حمایت مالی و معنوی، برای انجام تحقیق و نوشتن مقاله توسط آن‌ها مورد استفاده قرار گرفته است، با کسب مجوز، در مقاله مورد اشاره واقع شده</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>اند.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
+    <w:p w14:paraId="7EE99A6F" w14:textId="77777777" w:rsidR="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -2037,1079 +2047,1079 @@
       <w:tblPr>
         <w:tblpPr w:leftFromText="45" w:rightFromText="45" w:vertAnchor="text" w:tblpXSpec="right" w:tblpY="766"/>
         <w:bidiVisual/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="657"/>
         <w:gridCol w:w="3015"/>
         <w:gridCol w:w="2494"/>
         <w:gridCol w:w="2099"/>
         <w:gridCol w:w="1642"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidTr="00B37028">
+      <w:tr w:rsidR="00B37028" w:rsidRPr="00D4316B" w14:paraId="41FDB0F2" w14:textId="77777777" w:rsidTr="00B37028">
         <w:trPr>
           <w:trHeight w:val="538"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="62D6A010" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ردیف</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="5EC77CDF" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام و نام خانوادگی نویسندگان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="260E68E8" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تلفن همراه و ثابت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="11DB435B" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ایمیل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="23B3C0F1" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امضاء</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidTr="00B37028">
+      <w:tr w:rsidR="00B37028" w:rsidRPr="00D4316B" w14:paraId="6096A3BA" w14:textId="77777777" w:rsidTr="00B37028">
         <w:trPr>
           <w:trHeight w:val="370"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="3C7A141F" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Cambria" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="3262CBCB" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="1330FF1E" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="59B7E99B" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="7F89B2A0" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidTr="00B37028">
+      <w:tr w:rsidR="00B37028" w:rsidRPr="00D4316B" w14:paraId="3F719632" w14:textId="77777777" w:rsidTr="00B37028">
         <w:trPr>
           <w:trHeight w:val="405"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="0E13FD4D" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Cambria" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="2FE92793" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="1E9FF983" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="7A33D886" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="320686E4" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidTr="00B37028">
+      <w:tr w:rsidR="00B37028" w:rsidRPr="00D4316B" w14:paraId="23223041" w14:textId="77777777" w:rsidTr="00B37028">
         <w:trPr>
           <w:trHeight w:val="405"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="039BCCF1" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Cambria" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="0B11E5B0" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="48A543E3" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="072A4917" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="7C42A0DD" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidTr="00B37028">
+      <w:tr w:rsidR="00B37028" w:rsidRPr="00D4316B" w14:paraId="5D27C20D" w14:textId="77777777" w:rsidTr="00B37028">
         <w:trPr>
           <w:trHeight w:val="405"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="71A1EBBA" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Cambria" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="6BDD2EA9" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="1F53FF69" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="747A15EA" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="0AA7A9BF" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidTr="00B37028">
+      <w:tr w:rsidR="00B37028" w:rsidRPr="00D4316B" w14:paraId="0EEEA1D6" w14:textId="77777777" w:rsidTr="00B37028">
         <w:trPr>
           <w:trHeight w:val="405"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="594C595E" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Cambria" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D4316B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="610D5386" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="574A167E" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2099" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="504DBF4E" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+          <w:p w14:paraId="51B103E1" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
+    <w:p w14:paraId="73C35313" w14:textId="77777777" w:rsidR="00B37028" w:rsidRPr="00D4316B" w:rsidRDefault="00B37028" w:rsidP="00B37028">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B37028">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3611,51 +3621,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B37028">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>داشت</w:t>
       </w:r>
       <w:r w:rsidRPr="00B37028">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
+    <w:p w14:paraId="2756F2EB" w14:textId="77777777" w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>امضاء هر یک از نویسندگان محترم با ذکر نام و نام‌خانوادگی</w:t>
       </w:r>
@@ -3760,94 +3770,94 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>است</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
+    <w:p w14:paraId="4DB1F451" w14:textId="77777777" w:rsidR="00D4316B" w:rsidRPr="00D4316B" w:rsidRDefault="00D4316B" w:rsidP="00D4316B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>اطلاعات نویسنده مسئول</w:t>
       </w:r>
       <w:r w:rsidR="00D8649F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D4316B" w:rsidRPr="00B37028" w:rsidRDefault="00D4316B" w:rsidP="00B37028">
+    <w:p w14:paraId="3EF6A430" w14:textId="77777777" w:rsidR="00D4316B" w:rsidRPr="00B37028" w:rsidRDefault="00D4316B" w:rsidP="00B37028">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نام و نام خانوادگی</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
@@ -4125,107 +4135,107 @@
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>آدرس پستی:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4316B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Cambria" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282E04" w:rsidRPr="00C93955" w:rsidRDefault="00282E04" w:rsidP="00282E04">
+    <w:p w14:paraId="17059A56" w14:textId="77777777" w:rsidR="00282E04" w:rsidRPr="00C93955" w:rsidRDefault="00282E04" w:rsidP="00282E04">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00282E04" w:rsidRPr="00C93955" w:rsidSect="00151F89">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="3402" w:right="1183" w:bottom="1440" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="twistedLines1" w:sz="9" w:space="24" w:color="auto"/>
         <w:left w:val="twistedLines1" w:sz="9" w:space="24" w:color="auto"/>
         <w:bottom w:val="twistedLines1" w:sz="9" w:space="24" w:color="auto"/>
         <w:right w:val="twistedLines1" w:sz="9" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008B6A50" w:rsidRDefault="008B6A50" w:rsidP="00824E3A">
+    <w:p w14:paraId="2019AE90" w14:textId="77777777" w:rsidR="00B42E92" w:rsidRDefault="00B42E92" w:rsidP="00824E3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008B6A50" w:rsidRDefault="008B6A50" w:rsidP="00824E3A">
+    <w:p w14:paraId="0BBC7E0C" w14:textId="77777777" w:rsidR="00B42E92" w:rsidRDefault="00B42E92" w:rsidP="00824E3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -4257,153 +4267,139 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ASAN_Font_FA">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008B6A50" w:rsidRDefault="008B6A50" w:rsidP="00824E3A">
+    <w:p w14:paraId="46A4BB44" w14:textId="77777777" w:rsidR="00B42E92" w:rsidRDefault="00B42E92" w:rsidP="00824E3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008B6A50" w:rsidRDefault="008B6A50" w:rsidP="00824E3A">
+    <w:p w14:paraId="79E349D6" w14:textId="77777777" w:rsidR="00B42E92" w:rsidRDefault="00B42E92" w:rsidP="00824E3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00824E3A" w:rsidRPr="00156F06" w:rsidRDefault="00E250B2" w:rsidP="00D4316B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="24735476" w14:textId="2828075E" w:rsidR="00824E3A" w:rsidRPr="00156F06" w:rsidRDefault="002B39AE" w:rsidP="00D4316B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...10 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="F:\Desktop 1404-08\کنفرانس های جدید\header-icssps-1.jpg"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56E9A733" wp14:editId="4DF3AEC1">
+          <wp:extent cx="6301105" cy="1350010"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="2540"/>
+          <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="F:\Desktop 1404-08\کنفرانس های جدید\header-icssps-1.jpg"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6795135" cy="1454785"/>
+                    <a:ext cx="6301105" cy="1350010"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B9B4D28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67DE2FB2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4446,96 +4442,99 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1571963556">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF6F6E"/>
     <w:rsid w:val="000427AA"/>
+    <w:rsid w:val="0006566B"/>
     <w:rsid w:val="000A4537"/>
     <w:rsid w:val="000C66C8"/>
     <w:rsid w:val="00110E51"/>
     <w:rsid w:val="00115BF9"/>
     <w:rsid w:val="00151F89"/>
     <w:rsid w:val="00156F06"/>
     <w:rsid w:val="00175A8D"/>
+    <w:rsid w:val="0018152A"/>
     <w:rsid w:val="001A2891"/>
     <w:rsid w:val="001F26ED"/>
     <w:rsid w:val="00247875"/>
     <w:rsid w:val="00282E04"/>
     <w:rsid w:val="00283282"/>
     <w:rsid w:val="0028492A"/>
+    <w:rsid w:val="002B39AE"/>
     <w:rsid w:val="002C7963"/>
     <w:rsid w:val="00326384"/>
     <w:rsid w:val="003420E6"/>
     <w:rsid w:val="0035722E"/>
     <w:rsid w:val="00361E7D"/>
     <w:rsid w:val="00374E18"/>
     <w:rsid w:val="00375F7C"/>
     <w:rsid w:val="003931D9"/>
     <w:rsid w:val="003D031B"/>
     <w:rsid w:val="00430F38"/>
     <w:rsid w:val="00446354"/>
     <w:rsid w:val="0046170C"/>
     <w:rsid w:val="00474E4A"/>
     <w:rsid w:val="004A087D"/>
     <w:rsid w:val="004A5F1A"/>
     <w:rsid w:val="00503AAB"/>
     <w:rsid w:val="00522BE7"/>
     <w:rsid w:val="00526CEF"/>
     <w:rsid w:val="00562635"/>
     <w:rsid w:val="00573B30"/>
     <w:rsid w:val="00577602"/>
     <w:rsid w:val="005B3482"/>
     <w:rsid w:val="005D32E9"/>
     <w:rsid w:val="005F229D"/>
     <w:rsid w:val="00652FC3"/>
@@ -4553,127 +4552,129 @@
     <w:rsid w:val="007A24C6"/>
     <w:rsid w:val="007B0792"/>
     <w:rsid w:val="007D6328"/>
     <w:rsid w:val="00823C9B"/>
     <w:rsid w:val="00824E3A"/>
     <w:rsid w:val="008568C5"/>
     <w:rsid w:val="008606BB"/>
     <w:rsid w:val="00876871"/>
     <w:rsid w:val="00884626"/>
     <w:rsid w:val="00887AB8"/>
     <w:rsid w:val="008B6A50"/>
     <w:rsid w:val="008D51F0"/>
     <w:rsid w:val="008E657B"/>
     <w:rsid w:val="008E71D9"/>
     <w:rsid w:val="009021E0"/>
     <w:rsid w:val="009038D7"/>
     <w:rsid w:val="00940DCB"/>
     <w:rsid w:val="00955745"/>
     <w:rsid w:val="009748B9"/>
     <w:rsid w:val="009953CD"/>
     <w:rsid w:val="00A33122"/>
     <w:rsid w:val="00A472BB"/>
     <w:rsid w:val="00A85F32"/>
     <w:rsid w:val="00AE05A5"/>
     <w:rsid w:val="00B37028"/>
+    <w:rsid w:val="00B42E92"/>
     <w:rsid w:val="00B63835"/>
     <w:rsid w:val="00B855A4"/>
     <w:rsid w:val="00BA243D"/>
     <w:rsid w:val="00BD3F61"/>
     <w:rsid w:val="00BD567C"/>
     <w:rsid w:val="00BE4E4E"/>
     <w:rsid w:val="00BF7592"/>
     <w:rsid w:val="00C767B8"/>
     <w:rsid w:val="00C9188E"/>
     <w:rsid w:val="00C93955"/>
     <w:rsid w:val="00D37A15"/>
     <w:rsid w:val="00D4316B"/>
     <w:rsid w:val="00D8649F"/>
     <w:rsid w:val="00D96267"/>
     <w:rsid w:val="00DF1B4D"/>
     <w:rsid w:val="00E2107C"/>
     <w:rsid w:val="00E250B2"/>
     <w:rsid w:val="00E32131"/>
     <w:rsid w:val="00E44BFA"/>
     <w:rsid w:val="00E502E0"/>
     <w:rsid w:val="00E70F48"/>
     <w:rsid w:val="00E95DED"/>
     <w:rsid w:val="00EE04B3"/>
     <w:rsid w:val="00EF1228"/>
     <w:rsid w:val="00EF6F6E"/>
     <w:rsid w:val="00F0458C"/>
     <w:rsid w:val="00F045E3"/>
     <w:rsid w:val="00F2737C"/>
     <w:rsid w:val="00F30C91"/>
     <w:rsid w:val="00FD7104"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1E88B40A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{24EAD4A8-B8D1-4561-ADA9-4061A4DB1F81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5001,50 +5002,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -5122,51 +5128,51 @@
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00326384"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="008D51F0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -5415,51 +5421,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2F7B0F3-411D-4F1B-945A-D29BDB10BED1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>288</Words>
   <Characters>1643</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>